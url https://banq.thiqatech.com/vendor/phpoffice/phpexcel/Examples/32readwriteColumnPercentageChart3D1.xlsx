--- v0 (2026-10-15)
+++ v1 (2026-10-31)
@@ -231,84 +231,84 @@
                   <c:pt idx="11">
                     <c:v>Qtr 4</c:v>
                   </c:pt>
                 </c:lvl>
                 <c:lvl>
                   <c:pt idx="0">
                     <c:v>2008</c:v>
                   </c:pt>
                   <c:pt idx="4">
                     <c:v>2009</c:v>
                   </c:pt>
                   <c:pt idx="8">
                     <c:v>2010</c:v>
                   </c:pt>
                 </c:lvl>
               </c:multiLvlStrCache>
             </c:multiLvlStrRef>
           </c:cat>
           <c:val>
             <c:numRef>
               <c:f>Data!$B$4:$M$4</c:f>
               <c:numCache>
                 <c:formatCode>General</c:formatCode>
                 <c:ptCount val="12"/>
                 <c:pt idx="0">
-                  <c:v>1540</c:v>
+                  <c:v>2810</c:v>
                 </c:pt>
                 <c:pt idx="1">
-                  <c:v>3330</c:v>
+                  <c:v>3030</c:v>
                 </c:pt>
                 <c:pt idx="2">
-                  <c:v>1430</c:v>
+                  <c:v>810</c:v>
                 </c:pt>
                 <c:pt idx="3">
-                  <c:v>2020</c:v>
+                  <c:v>1440</c:v>
                 </c:pt>
                 <c:pt idx="4">
-                  <c:v>1270</c:v>
+                  <c:v>1050</c:v>
                 </c:pt>
                 <c:pt idx="5">
-                  <c:v>2400</c:v>
+                  <c:v>2920</c:v>
                 </c:pt>
                 <c:pt idx="6">
                   <c:v>3040</c:v>
                 </c:pt>
                 <c:pt idx="7">
-                  <c:v>2690</c:v>
+                  <c:v>1570</c:v>
                 </c:pt>
                 <c:pt idx="8">
-                  <c:v>3340</c:v>
+                  <c:v>2850</c:v>
                 </c:pt>
                 <c:pt idx="9">
-                  <c:v>720</c:v>
+                  <c:v>1450</c:v>
                 </c:pt>
                 <c:pt idx="10">
-                  <c:v>2150</c:v>
+                  <c:v>1140</c:v>
                 </c:pt>
                 <c:pt idx="11">
-                  <c:v>2650</c:v>
+                  <c:v>2670</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
         </c:ser>
         <c:ser>
           <c:idx val="0"/>
           <c:order val="1"/>
           <c:tx>
             <c:strRef>
               <c:f>Data!$A$7</c:f>
               <c:strCache>
                 <c:ptCount val="1"/>
                 <c:pt idx="0">
                   <c:v>Forecast</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:tx>
           <c:invertIfNegative val="0"/>
           <c:cat>
             <c:multiLvlStrRef>
               <c:f>Data!$B$2:$M$3</c:f>
               <c:multiLvlStrCache>
                 <c:ptCount val="12"/>
@@ -349,84 +349,84 @@
                   <c:pt idx="11">
                     <c:v>Qtr 4</c:v>
                   </c:pt>
                 </c:lvl>
                 <c:lvl>
                   <c:pt idx="0">
                     <c:v>2008</c:v>
                   </c:pt>
                   <c:pt idx="4">
                     <c:v>2009</c:v>
                   </c:pt>
                   <c:pt idx="8">
                     <c:v>2010</c:v>
                   </c:pt>
                 </c:lvl>
               </c:multiLvlStrCache>
             </c:multiLvlStrRef>
           </c:cat>
           <c:val>
             <c:numRef>
               <c:f>Data!$B$7:$M$7</c:f>
               <c:numCache>
                 <c:formatCode>General</c:formatCode>
                 <c:ptCount val="12"/>
                 <c:pt idx="0">
-                  <c:v>2140</c:v>
+                  <c:v>860</c:v>
                 </c:pt>
                 <c:pt idx="1">
-                  <c:v>1370</c:v>
+                  <c:v>1650</c:v>
                 </c:pt>
                 <c:pt idx="2">
-                  <c:v>2010</c:v>
+                  <c:v>3240</c:v>
                 </c:pt>
                 <c:pt idx="3">
-                  <c:v>670</c:v>
+                  <c:v>860</c:v>
                 </c:pt>
                 <c:pt idx="4">
-                  <c:v>1380</c:v>
+                  <c:v>2000</c:v>
                 </c:pt>
                 <c:pt idx="5">
-                  <c:v>2710</c:v>
+                  <c:v>2840</c:v>
                 </c:pt>
                 <c:pt idx="6">
-                  <c:v>2310</c:v>
+                  <c:v>960</c:v>
                 </c:pt>
                 <c:pt idx="7">
-                  <c:v>3060</c:v>
+                  <c:v>2210</c:v>
                 </c:pt>
                 <c:pt idx="8">
-                  <c:v>800</c:v>
+                  <c:v>540</c:v>
                 </c:pt>
                 <c:pt idx="9">
-                  <c:v>740</c:v>
+                  <c:v>960</c:v>
                 </c:pt>
                 <c:pt idx="10">
-                  <c:v>1180</c:v>
+                  <c:v>3460</c:v>
                 </c:pt>
                 <c:pt idx="11">
-                  <c:v>1220</c:v>
+                  <c:v>1930</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
         </c:ser>
         <c:ser>
           <c:idx val="1"/>
           <c:order val="2"/>
           <c:tx>
             <c:strRef>
               <c:f>Data!$A$6</c:f>
               <c:strCache>
                 <c:ptCount val="1"/>
                 <c:pt idx="0">
                   <c:v>Actual</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:tx>
           <c:invertIfNegative val="0"/>
           <c:cat>
             <c:multiLvlStrRef>
               <c:f>Data!$B$2:$M$3</c:f>
               <c:multiLvlStrCache>
                 <c:ptCount val="12"/>
@@ -467,84 +467,84 @@
                   <c:pt idx="11">
                     <c:v>Qtr 4</c:v>
                   </c:pt>
                 </c:lvl>
                 <c:lvl>
                   <c:pt idx="0">
                     <c:v>2008</c:v>
                   </c:pt>
                   <c:pt idx="4">
                     <c:v>2009</c:v>
                   </c:pt>
                   <c:pt idx="8">
                     <c:v>2010</c:v>
                   </c:pt>
                 </c:lvl>
               </c:multiLvlStrCache>
             </c:multiLvlStrRef>
           </c:cat>
           <c:val>
             <c:numRef>
               <c:f>Data!$B$6:$M$6</c:f>
               <c:numCache>
                 <c:formatCode>General</c:formatCode>
                 <c:ptCount val="12"/>
                 <c:pt idx="0">
-                  <c:v>2910</c:v>
+                  <c:v>1990</c:v>
                 </c:pt>
                 <c:pt idx="1">
-                  <c:v>1010</c:v>
+                  <c:v>2690</c:v>
                 </c:pt>
                 <c:pt idx="2">
-                  <c:v>1120</c:v>
+                  <c:v>3210</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>1570</c:v>
                 </c:pt>
                 <c:pt idx="4">
-                  <c:v>2260</c:v>
+                  <c:v>2970</c:v>
                 </c:pt>
                 <c:pt idx="5">
-                  <c:v>3260</c:v>
+                  <c:v>3410</c:v>
                 </c:pt>
                 <c:pt idx="6">
-                  <c:v>2790</c:v>
+                  <c:v>1170</c:v>
                 </c:pt>
                 <c:pt idx="7">
-                  <c:v>2280</c:v>
+                  <c:v>2050</c:v>
                 </c:pt>
                 <c:pt idx="8">
-                  <c:v>3030</c:v>
+                  <c:v>1810</c:v>
                 </c:pt>
                 <c:pt idx="9">
-                  <c:v>1180</c:v>
+                  <c:v>2050</c:v>
                 </c:pt>
                 <c:pt idx="10">
-                  <c:v>2250</c:v>
+                  <c:v>3440</c:v>
                 </c:pt>
                 <c:pt idx="11">
-                  <c:v>1710</c:v>
+                  <c:v>710</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
         </c:ser>
         <c:dLbls>
           <c:showLegendKey val="0"/>
           <c:showVal val="0"/>
           <c:showCatName val="0"/>
           <c:showSerName val="0"/>
           <c:showPercent val="0"/>
           <c:showBubbleSize val="0"/>
           <c:showLeaderLines val="0"/>
         </c:dLbls>
         <c:gapWidth val="150"/>
         <c:overlap val="100"/>
         <c:axId val="75091328"/>
         <c:axId val="75089408"/>
       </c:bar3DChart>
       <c:catAx>
         <c:axId val="75091328"/>
         <c:scaling>
           <c:orientation val="minMax"/>
         </c:scaling>
         <c:delete val="0"/>