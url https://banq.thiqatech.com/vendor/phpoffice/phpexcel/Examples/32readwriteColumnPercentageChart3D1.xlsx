--- v1 (2026-10-31)
+++ v2 (2026-11-07)
@@ -231,84 +231,84 @@
                   <c:pt idx="11">
                     <c:v>Qtr 4</c:v>
                   </c:pt>
                 </c:lvl>
                 <c:lvl>
                   <c:pt idx="0">
                     <c:v>2008</c:v>
                   </c:pt>
                   <c:pt idx="4">
                     <c:v>2009</c:v>
                   </c:pt>
                   <c:pt idx="8">
                     <c:v>2010</c:v>
                   </c:pt>
                 </c:lvl>
               </c:multiLvlStrCache>
             </c:multiLvlStrRef>
           </c:cat>
           <c:val>
             <c:numRef>
               <c:f>Data!$B$4:$M$4</c:f>
               <c:numCache>
                 <c:formatCode>General</c:formatCode>
                 <c:ptCount val="12"/>
                 <c:pt idx="0">
-                  <c:v>2810</c:v>
+                  <c:v>1340</c:v>
                 </c:pt>
                 <c:pt idx="1">
-                  <c:v>3030</c:v>
+                  <c:v>920</c:v>
                 </c:pt>
                 <c:pt idx="2">
-                  <c:v>810</c:v>
+                  <c:v>2320</c:v>
                 </c:pt>
                 <c:pt idx="3">
-                  <c:v>1440</c:v>
+                  <c:v>2950</c:v>
                 </c:pt>
                 <c:pt idx="4">
-                  <c:v>1050</c:v>
+                  <c:v>3140</c:v>
                 </c:pt>
                 <c:pt idx="5">
-                  <c:v>2920</c:v>
+                  <c:v>2230</c:v>
                 </c:pt>
                 <c:pt idx="6">
-                  <c:v>3040</c:v>
+                  <c:v>2500</c:v>
                 </c:pt>
                 <c:pt idx="7">
-                  <c:v>1570</c:v>
+                  <c:v>2000</c:v>
                 </c:pt>
                 <c:pt idx="8">
-                  <c:v>2850</c:v>
+                  <c:v>2330</c:v>
                 </c:pt>
                 <c:pt idx="9">
-                  <c:v>1450</c:v>
+                  <c:v>980</c:v>
                 </c:pt>
                 <c:pt idx="10">
-                  <c:v>1140</c:v>
+                  <c:v>2030</c:v>
                 </c:pt>
                 <c:pt idx="11">
-                  <c:v>2670</c:v>
+                  <c:v>2970</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
         </c:ser>
         <c:ser>
           <c:idx val="0"/>
           <c:order val="1"/>
           <c:tx>
             <c:strRef>
               <c:f>Data!$A$7</c:f>
               <c:strCache>
                 <c:ptCount val="1"/>
                 <c:pt idx="0">
                   <c:v>Forecast</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:tx>
           <c:invertIfNegative val="0"/>
           <c:cat>
             <c:multiLvlStrRef>
               <c:f>Data!$B$2:$M$3</c:f>
               <c:multiLvlStrCache>
                 <c:ptCount val="12"/>
@@ -349,84 +349,84 @@
                   <c:pt idx="11">
                     <c:v>Qtr 4</c:v>
                   </c:pt>
                 </c:lvl>
                 <c:lvl>
                   <c:pt idx="0">
                     <c:v>2008</c:v>
                   </c:pt>
                   <c:pt idx="4">
                     <c:v>2009</c:v>
                   </c:pt>
                   <c:pt idx="8">
                     <c:v>2010</c:v>
                   </c:pt>
                 </c:lvl>
               </c:multiLvlStrCache>
             </c:multiLvlStrRef>
           </c:cat>
           <c:val>
             <c:numRef>
               <c:f>Data!$B$7:$M$7</c:f>
               <c:numCache>
                 <c:formatCode>General</c:formatCode>
                 <c:ptCount val="12"/>
                 <c:pt idx="0">
-                  <c:v>860</c:v>
+                  <c:v>810</c:v>
                 </c:pt>
                 <c:pt idx="1">
-                  <c:v>1650</c:v>
+                  <c:v>540</c:v>
                 </c:pt>
                 <c:pt idx="2">
-                  <c:v>3240</c:v>
+                  <c:v>3150</c:v>
                 </c:pt>
                 <c:pt idx="3">
-                  <c:v>860</c:v>
+                  <c:v>1070</c:v>
                 </c:pt>
                 <c:pt idx="4">
-                  <c:v>2000</c:v>
+                  <c:v>3080</c:v>
                 </c:pt>
                 <c:pt idx="5">
-                  <c:v>2840</c:v>
+                  <c:v>2420</c:v>
                 </c:pt>
                 <c:pt idx="6">
-                  <c:v>960</c:v>
+                  <c:v>3500</c:v>
                 </c:pt>
                 <c:pt idx="7">
-                  <c:v>2210</c:v>
+                  <c:v>3420</c:v>
                 </c:pt>
                 <c:pt idx="8">
-                  <c:v>540</c:v>
+                  <c:v>3320</c:v>
                 </c:pt>
                 <c:pt idx="9">
-                  <c:v>960</c:v>
+                  <c:v>1600</c:v>
                 </c:pt>
                 <c:pt idx="10">
-                  <c:v>3460</c:v>
+                  <c:v>1010</c:v>
                 </c:pt>
                 <c:pt idx="11">
-                  <c:v>1930</c:v>
+                  <c:v>2560</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
         </c:ser>
         <c:ser>
           <c:idx val="1"/>
           <c:order val="2"/>
           <c:tx>
             <c:strRef>
               <c:f>Data!$A$6</c:f>
               <c:strCache>
                 <c:ptCount val="1"/>
                 <c:pt idx="0">
                   <c:v>Actual</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:tx>
           <c:invertIfNegative val="0"/>
           <c:cat>
             <c:multiLvlStrRef>
               <c:f>Data!$B$2:$M$3</c:f>
               <c:multiLvlStrCache>
                 <c:ptCount val="12"/>
@@ -467,84 +467,84 @@
                   <c:pt idx="11">
                     <c:v>Qtr 4</c:v>
                   </c:pt>
                 </c:lvl>
                 <c:lvl>
                   <c:pt idx="0">
                     <c:v>2008</c:v>
                   </c:pt>
                   <c:pt idx="4">
                     <c:v>2009</c:v>
                   </c:pt>
                   <c:pt idx="8">
                     <c:v>2010</c:v>
                   </c:pt>
                 </c:lvl>
               </c:multiLvlStrCache>
             </c:multiLvlStrRef>
           </c:cat>
           <c:val>
             <c:numRef>
               <c:f>Data!$B$6:$M$6</c:f>
               <c:numCache>
                 <c:formatCode>General</c:formatCode>
                 <c:ptCount val="12"/>
                 <c:pt idx="0">
-                  <c:v>1990</c:v>
+                  <c:v>1580</c:v>
                 </c:pt>
                 <c:pt idx="1">
-                  <c:v>2690</c:v>
+                  <c:v>1100</c:v>
                 </c:pt>
                 <c:pt idx="2">
-                  <c:v>3210</c:v>
+                  <c:v>2520</c:v>
                 </c:pt>
                 <c:pt idx="3">
-                  <c:v>1570</c:v>
+                  <c:v>510</c:v>
                 </c:pt>
                 <c:pt idx="4">
-                  <c:v>2970</c:v>
+                  <c:v>910</c:v>
                 </c:pt>
                 <c:pt idx="5">
-                  <c:v>3410</c:v>
+                  <c:v>2980</c:v>
                 </c:pt>
                 <c:pt idx="6">
-                  <c:v>1170</c:v>
+                  <c:v>1320</c:v>
                 </c:pt>
                 <c:pt idx="7">
-                  <c:v>2050</c:v>
+                  <c:v>1000</c:v>
                 </c:pt>
                 <c:pt idx="8">
-                  <c:v>1810</c:v>
+                  <c:v>2230</c:v>
                 </c:pt>
                 <c:pt idx="9">
-                  <c:v>2050</c:v>
+                  <c:v>1350</c:v>
                 </c:pt>
                 <c:pt idx="10">
-                  <c:v>3440</c:v>
+                  <c:v>1490</c:v>
                 </c:pt>
                 <c:pt idx="11">
-                  <c:v>710</c:v>
+                  <c:v>2840</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
         </c:ser>
         <c:dLbls>
           <c:showLegendKey val="0"/>
           <c:showVal val="0"/>
           <c:showCatName val="0"/>
           <c:showSerName val="0"/>
           <c:showPercent val="0"/>
           <c:showBubbleSize val="0"/>
           <c:showLeaderLines val="0"/>
         </c:dLbls>
         <c:gapWidth val="150"/>
         <c:overlap val="100"/>
         <c:axId val="75091328"/>
         <c:axId val="75089408"/>
       </c:bar3DChart>
       <c:catAx>
         <c:axId val="75091328"/>
         <c:scaling>
           <c:orientation val="minMax"/>
         </c:scaling>
         <c:delete val="0"/>